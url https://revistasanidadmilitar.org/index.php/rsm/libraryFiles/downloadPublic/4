--- v0 (2025-10-09)
+++ v1 (2026-07-09)
@@ -1,3008 +1,2861 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...14 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="2AE4BD1A" w14:textId="77777777" w:rsidR="00916E74" w:rsidRDefault="00916E74" w:rsidP="00726FAD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="50EB3703" w14:textId="223116D1" w:rsidR="00B0061E" w:rsidRPr="00E15671" w:rsidRDefault="00916E74" w:rsidP="004C5096">
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="41B29F59" w14:textId="77777777" w:rsidR="004C5096" w:rsidRPr="009F4173" w:rsidRDefault="004C5096" w:rsidP="004C5096">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carta de declaratoria originalidad y no duplicidad</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Times New Roman" w:hAnsi="Adobe Caslon Pro" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7C97DFC3" w14:textId="77777777" w:rsidR="004C5096" w:rsidRPr="009F4173" w:rsidRDefault="004C5096" w:rsidP="004C5096">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciudad, País;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Times New Roman" w:hAnsi="Adobe Caslon Pro" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="000000"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5050B94F" w14:textId="4D01875D" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00FE0E4F">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Día, Mes, Año.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="0EB4B49C" w14:textId="77777777" w:rsidR="004C5096" w:rsidRPr="00FE0E4F" w:rsidRDefault="004C5096" w:rsidP="00FE0E4F">
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gral. Brig.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Méd. Cir. Melchor Castro Marín</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Times New Roman" w:hAnsi="Adobe Caslon Pro" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Editor de la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE0E4F">
-[...9 lines deleted...]
-    <w:p w14:paraId="45817C0B" w14:textId="77777777" w:rsidR="004C5096" w:rsidRPr="00FE0E4F" w:rsidRDefault="004C5096" w:rsidP="00FE0E4F">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista de Sanidad Militar México.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Times New Roman" w:hAnsi="Adobe Caslon Pro" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="138094C1" w14:textId="77777777" w:rsidR="004C5096" w:rsidRPr="00FE0E4F" w:rsidRDefault="004C5096" w:rsidP="00FE0E4F">
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="7f7f7f"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="7f7f7f"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dirección General de Sanidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Times New Roman" w:hAnsi="Adobe Caslon Pro" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="46D77306" w14:textId="77777777" w:rsidR="004C5096" w:rsidRPr="00FE0E4F" w:rsidRDefault="004C5096" w:rsidP="00FE0E4F">
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="7f7f7f"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="7f7f7f"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Av. Constituyentes No. 240, Col. Ampliación Daniel Garza,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Adobe Caslon Pro" w:eastAsia="Times New Roman" w:hAnsi="Adobe Caslon Pro" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3E6B6619" w14:textId="77777777" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00FE0E4F">
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="7f7f7f"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Caslon Pro" w:cs="Adobe Caslon Pro" w:eastAsia="Adobe Caslon Pro" w:hAnsi="Adobe Caslon Pro"/>
+          <w:color w:val="7f7f7f"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alcaldía Miguel Hidalgo, Ciudad de México, CP. 11840.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4B9D0AEC" w14:textId="1F6CEC73" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:smallCaps w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="62B8D1A1" w14:textId="68E5F8D5" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:smallCaps w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:smallCaps w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Por medio del presente documento, los que suscriben, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE0E4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Nombre de autores]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, en calidad de auto(res) exclusivo(s) del artículo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE0E4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Título en español (Título en inglés)]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, postulamos este trabajo para evaluación y posible publicación en la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE0E4F">
-[...12 lines deleted...]
-          <w:color w:val="6B911C" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista de Sanidad Militar México</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="6b911c"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE0E4F">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">editada por la </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dirección General de Sanidad.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asimismo, declaramos bajo protesta, de decir verdad, que este trabajo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674EFBC8" w14:textId="77777777" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Es original. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1E0FE1" w14:textId="77777777" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Es inédito, por lo cual no ha sido postulado de forma simultánea a otras revistas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08541DFB" w14:textId="7C0FF3D1" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No ha sido difundido en otro medio o plataforma. En caso de que resultados parciales de esta investigación hayan sido difundidos previamente en otros medios y/o plataforma, a continuación, indicamos los vínculos electrónicos en los que se pueden consultar éstos, señalando expresamente que los resultados finales son los que están dentro de esta contribución postulada y no se han difundido:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1788" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Indicar aquí los espacios donde se ha difundido previamente el trabajo postulado, si así corresponde]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Para la elaboración del trabajo aquí presentado, se consideraron prácticas éticas de investigación para la formulación de hipótesis, recuperación documental, obtención de resultados y demás procesos vinculados con la elaboración final del documento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376F273B" w14:textId="77777777" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Que las imágenes, gráficos y tablas dentro del documento son de nuestra autoría y en caso de que sean de otros trabajos, contamos con los derechos patrimoniales para su reutilización. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E40C99E" w14:textId="19ED5CBE" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...58 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La información recuperada de trabajos previos dentro del texto, fueron debidamente citados mediante citas textuales y paráfrasis. Por lo que en caso de que se presentará alguna impugnación, demanda o reclamación sobre la autoría del presente documento, asumimos la responsabilidad legal y económica de ésta y, al mismo tiempo, excluimos de cualquier responsabilidad legal y económica a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dirección General de Sanidad</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y al equipo editorial de la </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista de Sanidad Militar México</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Todos los autores participaron de forma activa en el proceso de elaboración del documento y la forma en que cada uno colaboró se señala expresamente al final de este documento.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1E2F10" w14:textId="77777777" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceptamos que nuestro documento acreditará una revisión editorial y, en caso de que no cuente con los requerimientos señalados en las “Directrices para Autores” y los “Requisitos para la postulación de originales”, nuestra contribución será rechazada de forma automática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estamos de acuerdo en que nuestro trabajo pasará por una herramienta antiplagio aprobada por el Consejo Editorial de la </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista de Sanidad Militar México</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y, en caso de que se encuentre de duplicidad de contenido no referido, será rechazado automáticamente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...46 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocemos que para que nuestra contribución sea publicada, posterior a la aprobación de la revisión editorial y de la acreditación de la herramienta antiplagio, pasará por el sistema de revisión por pares doble ciego, acatando el resultado de los dictámenes y, como consecuencia, realizaremos los cambios solicitados por los árbitros en el periodo indicado en las Políticas Editoriales de la </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista de Sanidad Militar México</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Asimismo, en caso de que los cambios requeridos no sean posibles, lo justificaremos con argumentos teóricos, metodológicos y empíricos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7450849E" w14:textId="24F7E7C5" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...149 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conocemos la política de Acceso Abierto de la Revista de Sanidad Militar México y, en caso de que nuestro artículo sea aprobado para su publicación, aceptaremos que éste sea difundido bajo la licencia Creative Commons 4.0 Atribución-No Comercial (CC BY-NC-ND 4.0 Internacional), que permite a otros descargar y compartir los textos publicados siempre y cuando se den los créditos correspondientes, no se modifiquen y no se utilicen con fines comerciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que sea aprobado nuestro artículo, respetamos la fecha designada por el Consejo Editorial para la publicación del texto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="348" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="23A741AD" w14:textId="77777777" w:rsidR="003B32A5" w:rsidRPr="00FE0E4F" w:rsidRDefault="003B32A5" w:rsidP="00726FAD">
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para constancia de lo anteriormente expuesto, se firma esta declaración a los ___ días, del mes de ____________, del año______, en la ciudad de _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="348"/>
+        <w:ind w:left="348" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2AAAD8DD" w14:textId="2B818A66" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A T E N T A M E N T E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:highlight w:val="lightGray"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Nombre completo y firma autógrafa del AUTOR 1/AUTOR DE CORRESPONDENCIA]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID ID:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institución de adscripción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dirección postal:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teléfono:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correo electrónico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grado de Colaboración: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:highlight w:val="lightGray"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Nombre completo y firma autógrafa del AUTOR 1]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID ID:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institución de adscripción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dirección postal:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teléfono:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correo electrónico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grado de Colaboración: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="774E7059" w14:textId="77777777" w:rsidR="00B0061E" w:rsidRPr="00FE0E4F" w:rsidRDefault="00B0061E" w:rsidP="00726FAD">
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="348"/>
+        <w:ind w:left="348" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...341 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="b0b0b0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+          <w:color w:val="b0b0b0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: TODOS los autores deben firmar de la presente carta y otorgar sus datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId6" w:type="default"/>
+      <w:footerReference r:id="rId7" w:type="default"/>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1417" w:top="739" w:left="1701" w:right="1701" w:header="0" w:footer="0"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...65 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Trebuchet MS"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Adobe Caslon Pro"/>
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Noto Sans Symbols"/>
+  <w:font w:name="Courier New"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="30334253" w14:textId="6E0E99D5" w:rsidR="006E669E" w:rsidRDefault="00140525" w:rsidP="006E669E">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
-      <w:ind w:left="-1701"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-1701" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15323DE3" wp14:editId="367402EA">
-[...6 lines deleted...]
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:extent cx="7838172" cy="1248715"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:docPr id="3" name="image3.png"/>
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="image3.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7838172" cy="1248715"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                  </a:ln>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="77422C43" w14:textId="267D3371" w:rsidR="006E669E" w:rsidRDefault="00A6781F" w:rsidP="006E669E">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
-      <w:ind w:left="-1701"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-1701" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:noProof/>
-[...75 lines deleted...]
-        <w:noProof/>
+        <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="49729154" wp14:editId="38A7AEEF">
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>2491740</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="378460" cy="205740"/>
-              <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
+              <wp:effectExtent b="3810" l="0" r="2540" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Rectángulo 3"/>
-[...3 lines deleted...]
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <wp:docPr id="1" name=""/>
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="378460" cy="205740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="accent2">
                           <a:lumMod val="50000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B3E1BDB" w14:textId="77777777" w:rsidR="00A87FB9" w:rsidRPr="00A87FB9" w:rsidRDefault="00A87FB9" w:rsidP="00A87FB9">
+                        <w:p w:rsidR="00A87FB9" w:rsidDel="00000000" w:rsidP="00A87FB9" w:rsidRDefault="00A87FB9" w:rsidRPr="00A87FB9" w14:paraId="4B3E1BDB" w14:textId="77777777">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rStyle w:val="Nmerodepgina"/>
                               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                              <w:b/>
-[...1 lines deleted...]
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:b w:val="1"/>
+                              <w:bCs w:val="1"/>
+                              <w:color w:val="ffffff" w:themeColor="background1"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A87FB9">
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00A87FB9">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r w:rsidRPr="00A87FB9">
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00A87FB9">
                             <w:rPr>
                               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                              <w:b/>
-                              <w:bCs/>
+                              <w:b w:val="1"/>
+                              <w:bCs w:val="1"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="00A87FB9">
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00A87FB9">
                             <w:rPr>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidRPr="00A87FB9">
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00A87FB9">
                             <w:rPr>
                               <w:rStyle w:val="Nmerodepgina"/>
                               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                              <w:b/>
-[...1 lines deleted...]
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:b w:val="1"/>
+                              <w:bCs w:val="1"/>
+                              <w:color w:val="ffffff" w:themeColor="background1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A87FB9">
+                          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00A87FB9">
                             <w:rPr>
                               <w:rStyle w:val="Nmerodepgina"/>
                               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-                              <w:b/>
-[...1 lines deleted...]
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:b w:val="1"/>
+                              <w:bCs w:val="1"/>
+                              <w:color w:val="ffffff" w:themeColor="background1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="45720" rIns="0" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr anchorCtr="0" anchor="t" bIns="45720" lIns="0" rIns="0" rot="0" upright="1" vert="horz" wrap="square" tIns="45720">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-[...70 lines deleted...]
-          </w:pict>
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>2491740</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="381000" cy="209550"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="image1.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image1.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect b="0" l="0" r="0" t="0"/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="381000" cy="209550"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:sdt>
-[...9 lines deleted...]
-    </w:sdt>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:drawing>
+        <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1080130</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-86</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7764780" cy="1762760"/>
+          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
+          <wp:docPr id="2" name="image2.png"/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7764780" cy="1762760"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect"/>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040A0013">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2508" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040A000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040A0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040A001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4668" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040A000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040A0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="080A0001">
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...15 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...49 lines deleted...]
-  <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{57F38837-CAA5-46E6-9122-25113AD189B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...391 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E669E"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:tabs>
-[...60 lines deleted...]
-      <w:ind w:right="21"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nmerodepgina">
-[...11 lines deleted...]
-    <w:rsid w:val="00B0061E"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="99CA3C" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B0061E"/>
+    <w:next w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Faceta">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Faceta">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2C3C43"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EBEBEB"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="90C226"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="54A021"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="E6B91E"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="E76618"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C42F1A"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="918655"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="99CA3C"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="B9D181"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Faceta">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Trebuchet MS" panose="020B0603020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="方正姚体"/>
-[...3 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Trebuchet MS" panose="020B0603020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="IrisUPC"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Faceta">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="65000"/>
-                <a:lumMod val="110000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="88000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="78000">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:lumMod val="94000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
-            <a:lightRig rig="threePt" dir="tl"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
           </a:scene3d>
-          <a:sp3d prstMaterial="plastic">
-            <a:bevelT w="0" h="0"/>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:lumMod val="104000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="94000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:shade val="96000"/>
-                <a:lumMod val="82000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:lumMod val="110000"/>
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:lumMod val="96000"/>
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
-            <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
-
-[...33 lines deleted...]
-</file>